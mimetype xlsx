--- v0 (2025-10-19)
+++ v1 (2026-09-27)
@@ -1,125 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fsghp\AppData\Roaming\Office Connector\Documents\fdd26a28ccb0d1b047938094d69e4ec3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fsghp\AppData\Roaming\Office Connector\Documents\f05bf2456f0d920294d8e54d58b45685\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8535A41-F023-487D-9E37-4F93D53180C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="EiioQxha+pKGBT6YXUD9va5+lUKsDMtFilWcfPH7PqpEJhfrWoLNOXkEeWY3+PdO+fHhuuyz+pi/K+lpOvc7ww==" workbookSaltValue="kOsAB71UYDtfu9irR83ndQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{053F0815-45D3-40A3-91E8-E8521D567EFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="dYpJuFTTSzLIFm+JhhtXqubUVoqDbrhr7uaFYKK4VBpHzj5u8ymOd99RqSG0HB0OTniYdiQWQFF6ZTdkLOz+9A==" workbookSaltValue="iHiShwWsgLRdicjwVB7l9Q==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Installationsanzeige" sheetId="1" r:id="rId1"/>
+    <sheet name="Gesuch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Installationsanzeige!$A$1:$K$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Gesuch!$A$1:$L$49</definedName>
   </definedNames>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G41" i="1" l="1"/>
-  <c r="C41" i="1"/>
+  <c r="J33" i="1" l="1"/>
+  <c r="K33" i="1" s="1"/>
+  <c r="J34" i="1"/>
+  <c r="K34" i="1" s="1"/>
+  <c r="J32" i="1"/>
+  <c r="K32" i="1" s="1"/>
+  <c r="G42" i="1"/>
+  <c r="C42" i="1"/>
+  <c r="J17" i="1" l="1"/>
+  <c r="K17" i="1" s="1"/>
   <c r="J18" i="1"/>
   <c r="K18" i="1" s="1"/>
   <c r="J19" i="1"/>
   <c r="K19" i="1" s="1"/>
   <c r="J20" i="1"/>
   <c r="K20" i="1" s="1"/>
   <c r="J21" i="1"/>
   <c r="K21" i="1" s="1"/>
   <c r="J22" i="1"/>
   <c r="K22" i="1" s="1"/>
   <c r="J23" i="1"/>
   <c r="K23" i="1" s="1"/>
   <c r="J24" i="1"/>
   <c r="K24" i="1" s="1"/>
   <c r="J25" i="1"/>
   <c r="K25" i="1" s="1"/>
   <c r="J26" i="1"/>
   <c r="K26" i="1" s="1"/>
   <c r="J27" i="1"/>
   <c r="K27" i="1" s="1"/>
   <c r="J28" i="1"/>
   <c r="K28" i="1" s="1"/>
   <c r="J29" i="1"/>
   <c r="K29" i="1" s="1"/>
   <c r="J30" i="1"/>
   <c r="K30" i="1" s="1"/>
   <c r="J31" i="1"/>
   <c r="K31" i="1" s="1"/>
-  <c r="J32" i="1"/>
-[...5 lines deleted...]
-  <c r="K34" i="1" l="1"/>
+  <c r="J16" i="1"/>
+  <c r="K16" i="1" s="1"/>
+  <c r="K35" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="56">
   <si>
     <t>Verwendungszweck</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>1.OG</t>
   </si>
   <si>
     <t>2.OG</t>
   </si>
   <si>
     <t>3.OG</t>
   </si>
   <si>
     <t>4.OG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -161,199 +169,253 @@
   <si>
     <t>Waschrinne</t>
   </si>
   <si>
     <t>Haushaltwaschautomat</t>
   </si>
   <si>
     <t>Stand- und Wandausguss</t>
   </si>
   <si>
     <t>Entnahmearmatur Balkon</t>
   </si>
   <si>
     <t>Anzahl Anschlüsse</t>
   </si>
   <si>
     <t>1.UG</t>
   </si>
   <si>
     <t>Belastungs-wert</t>
   </si>
   <si>
     <t>Garten- / Garagenhahnen</t>
   </si>
   <si>
-    <t>Schwimmbad</t>
-[...10 lines deleted...]
-  <si>
     <t>Objekt</t>
   </si>
   <si>
     <t>Eigentümer</t>
   </si>
   <si>
     <t>Adresse:</t>
   </si>
   <si>
-    <t>Parzelle:</t>
-[...1 lines deleted...]
-  <si>
     <t>Bezirk:</t>
   </si>
   <si>
     <t>Gebäudeart:</t>
   </si>
   <si>
     <t>Name:</t>
   </si>
   <si>
     <t>PLZ, Ort:</t>
   </si>
   <si>
-    <t>Telefon:</t>
-[...4 lines deleted...]
-  <si>
     <t>Ort, Datum</t>
   </si>
   <si>
     <t>Unterschrift</t>
   </si>
   <si>
-    <t>Dem Gesuch sind die folgenden Unterlagen beizulegen:</t>
-[...21 lines deleted...]
-  <si>
     <t>Unternehmen:</t>
-  </si>
-[...25 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Unterschrieben</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> einzureichen an:
 info@ewa.ai.ch oder Energie- und Wasserversorgung Appenzell, Blattenheimatstrasse 3, 9050 Appenzell</t>
     </r>
   </si>
+  <si>
+    <t>Installationsberechtigte Person / Betrieb mit allgemeiner Installationsberechtigung</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Verantwortlicher:</t>
+  </si>
+  <si>
+    <t>Parzelle-Nr.:</t>
+  </si>
+  <si>
+    <t>E-Mail:</t>
+  </si>
+  <si>
+    <t>Anschlussgesuch</t>
+  </si>
+  <si>
+    <t>Spezielle Anlagen</t>
+  </si>
+  <si>
+    <t>Inhalt</t>
+  </si>
+  <si>
+    <t>Füllleistung / Verbrauch</t>
+  </si>
+  <si>
+    <r>
+      <t>m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>l/min</t>
+  </si>
+  <si>
+    <r>
+      <t>m</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>Schwimmbad / grosses Bassin</t>
+  </si>
+  <si>
+    <t>Sprinkleranlage / Feuerlöschposten</t>
+  </si>
+  <si>
+    <t>Kühl- und Klimaanlage</t>
+  </si>
+  <si>
+    <t>Öffentlicher Brunnen</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Dem Gesuch ist ein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Grundriss </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">mit Standort der geplanten Einführung / Verteilung sowie ein </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Prinzipschema</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> der Installation </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>beizulegen.</t>
+    </r>
+  </si>
+  <si>
+    <t>für die Erstellung eines Netzanschlusses an die Trinkwasserversorgung oder die Installation spezieller Anlagen. Das Gesuch ist durch einen Installationsberechtigten einzureichen. Die Dimensionierung der Anschlussleitung erfolgt auf Basis der nachfolgenden Angaben.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -484,295 +546,322 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...27 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...44 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -1093,1008 +1182,1069 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L50"/>
+  <dimension ref="A1:L49"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.875" style="4" customWidth="1"/>
     <col min="4" max="10" width="5" style="4" customWidth="1"/>
     <col min="11" max="11" width="10.75" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="11" style="1"/>
+    <col min="12" max="12" width="8.375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18">
+    <row r="1" spans="1:12" ht="18" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:12" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+    </row>
+    <row r="3" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="17"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="17"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17"/>
+      <c r="H5" s="17"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+    </row>
+    <row r="6" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="28"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+    </row>
+    <row r="7" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="2"/>
-[...87 lines deleted...]
-      <c r="D9" s="46"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
       <c r="E9" s="1"/>
       <c r="F9" s="11" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="10" spans="1:11" ht="18.75" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+    </row>
+    <row r="10" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      <c r="D10" s="46"/>
+        <v>41</v>
+      </c>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
       <c r="E10" s="1"/>
       <c r="F10" s="11" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-    <row r="11" spans="1:11" ht="18.75" customHeight="1">
+        <v>30</v>
+      </c>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+    </row>
+    <row r="11" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      <c r="D11" s="46"/>
+        <v>31</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
       <c r="E11" s="1"/>
       <c r="F11" s="11" t="s">
-        <v>40</v>
-[...42 lines deleted...]
-      <c r="C15" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+    </row>
+    <row r="12" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="31"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="31"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="H12" s="28"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="28"/>
+    </row>
+    <row r="13" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+    </row>
+    <row r="14" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="42"/>
+      <c r="C14" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D15" s="52" t="s">
+      <c r="D14" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="E15" s="52"/>
-[...5 lines deleted...]
-      <c r="K15" s="47" t="s">
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="32" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="17.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="D16" s="3" t="s">
+    <row r="15" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43"/>
+      <c r="B15" s="44"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="E15" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="F15" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="G15" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="H16" s="3" t="s">
+      <c r="H15" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="I16" s="3" t="s">
+      <c r="I15" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="J16" s="3" t="s">
+      <c r="J15" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="K16" s="48"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:11" ht="16.5" customHeight="1">
+      <c r="K15" s="33"/>
+    </row>
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="5">
+        <v>1</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="5">
+        <f>SUM(D16:I16)</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="5">
+        <f>J16*C16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="5">
-        <f>SUM(D17:I17)</f>
+        <f t="shared" ref="J17:J31" si="0">SUM(D17:I17)</f>
         <v>0</v>
       </c>
       <c r="K17" s="5">
-        <f>J17*C17</f>
-[...3 lines deleted...]
-    <row r="18" spans="1:11" ht="16.5" customHeight="1">
+        <f t="shared" ref="K17:K31" si="1">J17*C17</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="5">
-        <f t="shared" ref="J18:J33" si="0">SUM(D18:I18)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K18" s="5">
-        <f t="shared" ref="K18:K33" si="1">J18*C18</f>
-[...3 lines deleted...]
-    <row r="19" spans="1:11" ht="16.5" customHeight="1">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K19" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="16.5" customHeight="1">
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K20" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="16.5" customHeight="1">
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K21" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:11" ht="16.5" customHeight="1">
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K22" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:11" ht="16.5" customHeight="1">
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K23" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:11" ht="16.5" customHeight="1">
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="5">
         <v>4</v>
       </c>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K24" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="16.5" customHeight="1">
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="5">
         <v>4</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K25" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="16.5" customHeight="1">
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="35" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K26" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="16.5" customHeight="1">
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K27" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="16.5" customHeight="1">
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="35" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="5">
         <v>2</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K28" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="16.5" customHeight="1">
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="35" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="5">
         <v>2</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K29" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="16.5" customHeight="1">
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="35" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B30" s="36"/>
       <c r="C30" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="6"/>
       <c r="J30" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K30" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="16.5" customHeight="1">
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="6"/>
       <c r="J31" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K31" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="16.5" customHeight="1">
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="35" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B32" s="36"/>
       <c r="C32" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="5">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="J32:J34" si="2">SUM(D32:I32)</f>
         <v>0</v>
       </c>
       <c r="K32" s="5">
-        <f t="shared" si="1"/>
-[...27 lines deleted...]
-      <c r="A34" s="49" t="s">
+        <f t="shared" ref="K32:K34" si="3">J32*C32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="52"/>
+      <c r="B33" s="53"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="5">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K33" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="37"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="16"/>
+      <c r="D34" s="16"/>
+      <c r="E34" s="16"/>
+      <c r="F34" s="16"/>
+      <c r="G34" s="16"/>
+      <c r="H34" s="16"/>
+      <c r="I34" s="16"/>
+      <c r="J34" s="15">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K34" s="15">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B34" s="49"/>
-[...27 lines deleted...]
-      <c r="A36" s="17" t="s">
+      <c r="B35" s="34"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="34"/>
+      <c r="K35" s="14">
+        <f>SUM(K16:K34)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="18"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="19"/>
+    </row>
+    <row r="37" spans="1:12" s="23" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B37" s="21"/>
+      <c r="C37" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="47"/>
+      <c r="E37" s="47"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="H37" s="47"/>
+      <c r="I37" s="47"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="22"/>
+    </row>
+    <row r="38" spans="1:12" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="18"/>
-      <c r="C36" s="26" t="s">
+      <c r="B38" s="36"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="49"/>
+      <c r="H38" s="50"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K38" s="24"/>
+    </row>
+    <row r="39" spans="1:12" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="D36" s="27"/>
-[...2 lines deleted...]
-      <c r="G36" s="26" t="s">
+      <c r="B39" s="36"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="50"/>
+      <c r="E39" s="51"/>
+      <c r="F39" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="49"/>
+      <c r="H39" s="50"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K39" s="24"/>
+    </row>
+    <row r="40" spans="1:12" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="36"/>
+      <c r="C40" s="49"/>
+      <c r="D40" s="50"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G40" s="49"/>
+      <c r="H40" s="50"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K40" s="24"/>
+    </row>
+    <row r="41" spans="1:12" s="23" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="H36" s="27"/>
-[...12 lines deleted...]
-      <c r="F37" s="6" t="s">
+      <c r="B41" s="57"/>
+      <c r="C41" s="58"/>
+      <c r="D41" s="59"/>
+      <c r="E41" s="60"/>
+      <c r="F41" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="G37" s="29"/>
-[...59 lines deleted...]
-      <c r="A41" s="41" t="s">
+      <c r="G41" s="58"/>
+      <c r="H41" s="59"/>
+      <c r="I41" s="60"/>
+      <c r="J41" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="K41" s="24"/>
+    </row>
+    <row r="42" spans="1:12" s="23" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="B41" s="42"/>
-[...48 lines deleted...]
-      </c>
+      <c r="B42" s="62"/>
+      <c r="C42" s="63">
+        <f>SUM(C38:E41)</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="64"/>
+      <c r="E42" s="65"/>
+      <c r="F42" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="G42" s="63">
+        <f>SUM(G38:I41)</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="64"/>
+      <c r="I42" s="65"/>
+      <c r="J42" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="K42" s="24"/>
+    </row>
+    <row r="43" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="7"/>
+    </row>
+    <row r="44" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="28"/>
+      <c r="B44" s="28"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
-      <c r="F44" s="13" t="s">
-[...33 lines deleted...]
-      <c r="A50" s="44" t="s">
+      <c r="F44" s="30"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="30"/>
+      <c r="J44" s="30"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A45" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="26"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="7"/>
+    </row>
+    <row r="47" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="B50" s="44"/>
-[...8 lines deleted...]
-      <c r="K50" s="44"/>
+      <c r="B47" s="54"/>
+      <c r="C47" s="54"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="54"/>
+      <c r="I47" s="54"/>
+      <c r="J47" s="54"/>
+      <c r="K47" s="54"/>
+      <c r="L47" s="54"/>
+    </row>
+    <row r="48" spans="1:12" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="26"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="7"/>
+    </row>
+    <row r="49" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="29"/>
+      <c r="J49" s="29"/>
+      <c r="K49" s="29"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="pJ4xCvuevd4rRWaFIxyoi/yoDXzVqmxaZ7MUMOtT5iU0XQjol491KNUJOkaEHM4ruHHVES2H2RDmzFOfB9JH1w==" saltValue="XQDkCfAsTcDfuZOcF/nUZQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A15:B16"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="LxHD3J/J2d8T7EaT75M/F/2dC7gVxgb2XmVEW38mNoBiUjE0azvoZ97ySkipwVAaYTNHk80xdazjNQCzfGRIMw==" saltValue="BhcoI1i2Ud+2nEj7DSMmlA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="56">
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A47:L47"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="G37:J37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
-    <mergeCell ref="C15:C16"/>
-[...4 lines deleted...]
-    <mergeCell ref="H8:K8"/>
+    <mergeCell ref="H6:K6"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="A14:B15"/>
+    <mergeCell ref="D14:J14"/>
     <mergeCell ref="H9:K9"/>
     <mergeCell ref="H10:K10"/>
     <mergeCell ref="H11:K11"/>
-    <mergeCell ref="B3:D3"/>
-[...7 lines deleted...]
-    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="H12:K12"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="F44:J44"/>
     <mergeCell ref="B11:D11"/>
-    <mergeCell ref="K15:K16"/>
-    <mergeCell ref="A34:J34"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="A35:J35"/>
+    <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
-    <mergeCell ref="A32:B32"/>
-[...19 lines deleted...]
-    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A21:B21"/>
   </mergeCells>
-  <dataValidations count="5">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B11:D11" xr:uid="{00000000-0002-0000-0000-000000000000}">
+  <dataValidations disablePrompts="1" count="4">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B12:D12" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Einfamilienhaus,Mehrfamilienhaus,Landwirtschaft,Gewerbe,Industrie,Handel,Sonstiges"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B10:D10" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B11:D11" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"Appenzell,Schwende-Rüte,Schlatt-Haslen,Gonten"</formula1>
     </dataValidation>
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ganze Zahl" error="Es dürfen nur ganze Zahlen eingegeben werden." sqref="D17:I33" xr:uid="{60FFD2C3-2D61-4482-8544-41BA329C33BD}">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ganze Zahl" error="Es dürfen nur ganze Zahlen eingegeben werden." sqref="D16:I34 C33:C34" xr:uid="{60FFD2C3-2D61-4482-8544-41BA329C33BD}">
       <formula1>0</formula1>
       <formula2>100</formula2>
     </dataValidation>
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dezimalzahl" error="Es dürfen nur Zahlen eingegeben werden." sqref="C37:E40" xr:uid="{F969733F-39EA-4DF8-A0E8-D08F3ED968B7}">
-[...3 lines deleted...]
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dezimalzahl" error="Es dürfen nur Zahlen eingegeben werden." sqref="G37:I37" xr:uid="{099073AC-E56D-4E30-BCD8-6A1F4487A4F5}">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Dezimalzahl" error="Es dürfen nur Zahlen eingegeben werden." sqref="C38:E41 G38:I38" xr:uid="{3A829A11-3B69-4594-A9E0-2B4B1D527390}">
       <formula1>0</formula1>
       <formula2>10000</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.03125" bottom="0.86458333333333337" header="0.30208333333333331" footer="0.29166666666666669"/>
-  <pageSetup paperSize="9" scale="93" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.0236220472440944" bottom="0.86614173228346458" header="0.31496062992125984" footer="0.27559055118110237"/>
+  <pageSetup paperSize="9" scale="97" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;G</oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;8Feuerschaugemeinde Appenzell · Energie- und Wasserversorgung Appenzell · www.feuerschaugemeinde.ch
 Blattenheimatstrasse 3 · 9050 Appenzell · 071 788 96 71 · info@ewa.ai.ch
-IBAN: CH81 0076 3601 6340 0370 7 · CHE-115.152.091 MWST&amp;R
+IBAN: CH81 0076 3601 6340 0370 7 · CHE-115.152.091 MWST&amp;R&amp;8
+V 25.09.2026 
 </oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Installationsanzeige</vt:lpstr>
-      <vt:lpstr>Installationsanzeige!Druckbereich</vt:lpstr>
+      <vt:lpstr>Gesuch</vt:lpstr>
+      <vt:lpstr>Gesuch!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Formular für Kabelanschlüsse</dc:title>
   <dc:subject/>
   <dc:creator>W. Luchsinger</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>