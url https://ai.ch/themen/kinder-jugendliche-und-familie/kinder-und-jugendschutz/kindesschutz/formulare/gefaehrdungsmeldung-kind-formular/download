--- v0 (2025-10-20)
+++ v1 (2026-07-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D1E6EAA" w14:textId="77777777" w:rsidR="00F229EE" w:rsidRDefault="00F229EE" w:rsidP="00596FCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F229EE" w:rsidSect="00917962">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="1417" w:bottom="1134" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23884CE5" w14:textId="77777777" w:rsidR="00F25643" w:rsidRDefault="007C7AD9" w:rsidP="00596FCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1901,69 +1901,62 @@
       </w:r>
       <w:r w:rsidRPr="008E3CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E3CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>des Kindsvaters</w:t>
       </w:r>
       <w:r w:rsidRPr="008E3CB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480C7306" w14:textId="70064EB1" w:rsidR="00DD6D0D" w:rsidRPr="00883823" w:rsidRDefault="00DD6D0D" w:rsidP="00883823">
+    <w:p w14:paraId="480C7306" w14:textId="6D7D6BD2" w:rsidR="00DD6D0D" w:rsidRPr="00883823" w:rsidRDefault="00DD6D0D" w:rsidP="00883823">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Sorgerechtsinhaber</w:t>
       </w:r>
       <w:r>
@@ -2033,53 +2026,53 @@
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00883823" w:rsidRPr="00883823">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vater      </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="246928504"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00883823" w:rsidRPr="00883823">
+          <w:r w:rsidR="00331324">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00883823" w:rsidRPr="00883823">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> gemeinsam      </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="525680822"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -3156,88 +3149,128 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">öffentliche oder private Beratungs- oder Fachstellen, Therapeuten, Soziale Dienste, </w:t>
       </w:r>
       <w:r w:rsidR="00722D6D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jugendanwaltschaft</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2040D4FA" w14:textId="77777777" w:rsidR="00152322" w:rsidRPr="00152322" w:rsidRDefault="00152322" w:rsidP="00152322">
+    <w:p w14:paraId="2040D4FA" w14:textId="76FE4E7C" w:rsidR="00152322" w:rsidRPr="00331324" w:rsidRDefault="00331324" w:rsidP="00152322">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-1405763912"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00331324">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00152322" w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00152322">
-        <w:rPr>
+      <w:r w:rsidR="00152322" w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00152322">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="72935966"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00331324">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00152322" w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194E5FE8" w14:textId="77777777" w:rsidR="00152322" w:rsidRDefault="00152322" w:rsidP="00FB3E36">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="799269EE" w14:textId="6D34AFEF" w:rsidR="00FB3E36" w:rsidRPr="00152322" w:rsidRDefault="00FB3E36" w:rsidP="00FB3E36">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -3398,116 +3431,140 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bereits vorhandene Fakten / Unterlagen</w:t>
       </w:r>
       <w:r w:rsidR="00170524" w:rsidRPr="00A873BA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00062CEA">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Gibt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00062CEA">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> es bereits greifbare Fakten (Berichte, Gutachten, Gerichtsurteile, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> anderer Behörden)?</w:t>
+        <w:t xml:space="preserve"> es bereits greifbare Fakten (Berichte, Gutachten, Gerichtsurteile, Vorakten anderer Behörden)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D492F36" w14:textId="1A383B81" w:rsidR="00B33C61" w:rsidRPr="00062CEA" w:rsidRDefault="00B33C61" w:rsidP="004B4F18">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB98D10" w14:textId="25657F06" w:rsidR="00837742" w:rsidRPr="00062CEA" w:rsidRDefault="00837742" w:rsidP="004B4F18">
+    <w:p w14:paraId="3B9104FB" w14:textId="24589116" w:rsidR="00331324" w:rsidRPr="00331324" w:rsidRDefault="00331324" w:rsidP="00331324">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-164553637"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00062CEA">
-        <w:rPr>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00062CEA">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="570082343"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9220DC" w14:textId="77777777" w:rsidR="00965C9D" w:rsidRPr="00062CEA" w:rsidRDefault="00965C9D" w:rsidP="004B4F18">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7546671B" w14:textId="77777777" w:rsidR="00837742" w:rsidRPr="00062CEA" w:rsidRDefault="00837742" w:rsidP="00837742">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
@@ -3681,93 +3738,145 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35055541" w14:textId="0117E062" w:rsidR="00170524" w:rsidRPr="00A873BA" w:rsidRDefault="00FA0910" w:rsidP="00A873BA">
       <w:pPr>
         <w:pStyle w:val="TextAI"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Wissen die Kindseltern / das Kind </w:t>
       </w:r>
       <w:r w:rsidR="00837742" w:rsidRPr="00A873BA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>von dieser Meldung?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B38F577" w14:textId="7782D6A4" w:rsidR="00837742" w:rsidRPr="007B40B3" w:rsidRDefault="00837742" w:rsidP="007B40B3">
+    <w:p w14:paraId="4B38F577" w14:textId="68E8F5B9" w:rsidR="00837742" w:rsidRPr="007B40B3" w:rsidRDefault="00331324" w:rsidP="007B40B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B40B3">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007B40B3">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="421918308"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837742" w:rsidRPr="007B40B3">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00837742" w:rsidRPr="007B40B3">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007B40B3">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Nein</w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-1064411239"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837742" w:rsidRPr="007B40B3">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A24255" w14:textId="77777777" w:rsidR="00837742" w:rsidRPr="007B40B3" w:rsidRDefault="00837742" w:rsidP="00837742">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B40B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Falls ja, wie hat sie darauf reagiert? </w:t>
       </w:r>
       <w:r w:rsidRPr="007B40B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -3921,139 +4030,192 @@
     </w:p>
     <w:p w14:paraId="26929083" w14:textId="13D4BDD5" w:rsidR="00A16847" w:rsidRPr="00C65DE8" w:rsidRDefault="00A16847" w:rsidP="00A16847">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C65DE8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Falls die betroffene Person eine fremde Muttersprache hat</w:t>
       </w:r>
       <w:r w:rsidR="00837742" w:rsidRPr="00C65DE8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, kann mit ihr ein Gespräch auf Deutsch geführt werden?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBEB027" w14:textId="77777777" w:rsidR="00A16847" w:rsidRPr="00C65DE8" w:rsidRDefault="00A16847" w:rsidP="00837742">
+    <w:p w14:paraId="5FBEB027" w14:textId="2BA3FCBA" w:rsidR="00A16847" w:rsidRPr="00C65DE8" w:rsidRDefault="00331324" w:rsidP="00837742">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="2037394239"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16847" w:rsidRPr="00C65DE8">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16847" w:rsidRPr="00C65DE8">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-454870857"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16847" w:rsidRPr="00C65DE8">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3178BBB5" w14:textId="58416BC7" w:rsidR="00A16847" w:rsidRPr="00C65DE8" w:rsidRDefault="00A16847" w:rsidP="00A16847">
+      <w:pPr>
+        <w:pStyle w:val="TextAI"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C65DE8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F0A8"/>
+        <w:t xml:space="preserve">Falls </w:t>
+      </w:r>
+      <w:r w:rsidR="00837742" w:rsidRPr="00C65DE8">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C65DE8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ja</w:t>
-      </w:r>
+        <w:t>ein, welche Muttersprache spricht die betroffene Person?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C832F3" w14:textId="3EA9A42A" w:rsidR="001C3674" w:rsidRDefault="00837742" w:rsidP="00A16847">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C65DE8">
         <w:rPr>
-          <w:sz w:val="21"/>
-[...63 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text9"/>
       <w:r w:rsidRPr="00C65DE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C65DE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:r>
@@ -4333,92 +4495,144 @@
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A1923EB" w14:textId="599C5829" w:rsidR="001928F9" w:rsidRPr="00A873BA" w:rsidRDefault="001928F9" w:rsidP="001928F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wurde bisher bereits etwas unternommen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D0263A" w14:textId="77777777" w:rsidR="001928F9" w:rsidRPr="00C65DE8" w:rsidRDefault="001928F9" w:rsidP="001928F9">
+    <w:p w14:paraId="34D0263A" w14:textId="2244C764" w:rsidR="001928F9" w:rsidRPr="00C65DE8" w:rsidRDefault="00331324" w:rsidP="001928F9">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C65DE8">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C65DE8">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="1276597993"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001928F9" w:rsidRPr="00C65DE8">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="001928F9" w:rsidRPr="00C65DE8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C65DE8">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Nein</w:t>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-646596468"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00331324">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001928F9" w:rsidRPr="00C65DE8">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD4959E" w14:textId="318AEB40" w:rsidR="001928F9" w:rsidRPr="00197856" w:rsidRDefault="00F852F3" w:rsidP="001928F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Falls ja, was und von wem? </w:t>
       </w:r>
       <w:r w:rsidR="001928F9" w:rsidRPr="00197856">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -4981,238 +5195,232 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="741524214"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1386153184"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="435866575"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A2886">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="495393262"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="406114211"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="694044630"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="48CCCE8F" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRPr="00A47F3E" w:rsidRDefault="00E11E87" w:rsidP="00E11E87">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
@@ -5329,238 +5537,232 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1332877026"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="942573135"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-374477979"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB7B54">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-447468188"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1215966709"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A47F3E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1693877290"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A47F3E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="15B90C03" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRPr="00A47F3E" w:rsidRDefault="00E11E87" w:rsidP="00E11E87">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
@@ -5934,89 +6136,195 @@
     <w:p w14:paraId="2743E766" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRPr="00057FD5" w:rsidRDefault="00E11E87" w:rsidP="00057FD5">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4058813A" w14:textId="77777777" w:rsidR="00BF5A62" w:rsidRPr="00A873BA" w:rsidRDefault="00BF5A62" w:rsidP="00A873BA">
       <w:pPr>
         <w:pStyle w:val="TitelAI"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A873BA">
+        <w:lastRenderedPageBreak/>
         <w:t>Unterschrift</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-14" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4424"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="4258"/>
       </w:tblGrid>
       <w:tr w:rsidR="00146C76" w:rsidRPr="00FA004D" w14:paraId="44DA9260" w14:textId="77777777" w:rsidTr="00C233BE">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4424" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E6252EF" w14:textId="77777777" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="00146C76" w:rsidP="00C233BE">
+          <w:p w14:paraId="2A42620E" w14:textId="77777777" w:rsidR="00331324" w:rsidRDefault="00331324" w:rsidP="00331324">
             <w:pPr>
-              <w:spacing w:before="120"/>
-              <w:ind w:left="-146"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E6252EF" w14:textId="4FB8698F" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="00331324" w:rsidP="00331324">
+            <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D144B87" w14:textId="77777777" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="00146C76" w:rsidP="004B4F18">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EA2566E" w14:textId="77777777" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="00146C76" w:rsidP="004B4F18">
@@ -6169,362 +6477,508 @@
       <w:r w:rsidRPr="00A873BA">
         <w:t>Beilagen</w:t>
       </w:r>
       <w:r w:rsidR="001607EE" w:rsidRPr="00A873BA">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9075" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="5247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F012E" w:rsidRPr="001C40FF" w14:paraId="27D019E1" w14:textId="77777777" w:rsidTr="003F012E">
+      <w:tr w:rsidR="003F012E" w:rsidRPr="00331324" w14:paraId="27D019E1" w14:textId="77777777" w:rsidTr="003F012E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E96A232" w14:textId="77777777" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
+          <w:p w14:paraId="0E96A232" w14:textId="0F8462B1" w:rsidR="003F012E" w:rsidRPr="00331324" w:rsidRDefault="00331324" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="344995082"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00331324">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C40FF">
+            <w:r w:rsidR="003F012E" w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Berichte</w:t>
+              <w:t>Berichte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D91921" w14:textId="77777777" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
+          <w:p w14:paraId="43D91921" w14:textId="116C5D62" w:rsidR="003F012E" w:rsidRPr="00331324" w:rsidRDefault="00331324" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1678230211"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00331324">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C40FF">
+            <w:r w:rsidR="003F012E" w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gutachten</w:t>
+              <w:t>Gutachten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA5CCF8" w14:textId="4DAFDECB" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="00E11E87" w:rsidP="003F012E">
+          <w:p w14:paraId="7AA5CCF8" w14:textId="2EDE6FA5" w:rsidR="003F012E" w:rsidRPr="00331324" w:rsidRDefault="00331324" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-1420085784"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00331324">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C40FF">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gerichtsurteile</w:t>
+              <w:t>Gerichtsurteile</w:t>
             </w:r>
-            <w:r w:rsidR="007D47F2">
+            <w:r w:rsidR="007D47F2" w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Verfügungen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B538F5" w14:textId="77777777" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
+          <w:p w14:paraId="45B538F5" w14:textId="7B162E77" w:rsidR="003F012E" w:rsidRPr="00331324" w:rsidRDefault="00331324" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-431208"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00331324">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C40FF">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003F012E" w:rsidRPr="00331324">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vorakten anderer Behörden</w:t>
+              <w:t>Vorakten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003F012E" w:rsidRPr="00331324">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anderer Behörden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5456FA60" w14:textId="77777777" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
+          <w:p w14:paraId="5456FA60" w14:textId="77777777" w:rsidR="003F012E" w:rsidRPr="00331324" w:rsidRDefault="003F012E" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E11E87" w:rsidRPr="00BF5A62" w14:paraId="48FC2B89" w14:textId="77777777" w:rsidTr="00E11E87">
+      <w:tr w:rsidR="00E11E87" w:rsidRPr="00331324" w14:paraId="48FC2B89" w14:textId="77777777" w:rsidTr="00E11E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="757DA0E1" w14:textId="11B27539" w:rsidR="00E11E87" w:rsidRPr="005571E1" w:rsidRDefault="00B90311" w:rsidP="00E11E87">
+          <w:p w14:paraId="757DA0E1" w14:textId="7C40B6D3" w:rsidR="00E11E87" w:rsidRPr="00331324" w:rsidRDefault="00331324" w:rsidP="00E11E87">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
-                <w:id w:val="1663347276"/>
+                <w:id w:val="-530490393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+                <w:r w:rsidRPr="00331324">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E11E87">
+            <w:r w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text16"/>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="00331324">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F91D743" w14:textId="476BE80F" w:rsidR="00E11E87" w:rsidRPr="005571E1" w:rsidRDefault="00E11E87" w:rsidP="00E11E87">
+          <w:p w14:paraId="6F91D743" w14:textId="476BE80F" w:rsidR="00E11E87" w:rsidRPr="00331324" w:rsidRDefault="00E11E87" w:rsidP="00E11E87">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05EDA281" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRPr="009B72FB" w:rsidRDefault="00E11E87" w:rsidP="00761102">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="107" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3E9D22" w14:textId="5A55463F" w:rsidR="00761102" w:rsidRPr="009B72FB" w:rsidRDefault="00E11E87" w:rsidP="00761102">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="107" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
@@ -6653,153 +7107,153 @@
     </w:p>
     <w:p w14:paraId="5E77A724" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRPr="009B72FB" w:rsidRDefault="00E11E87" w:rsidP="00761102">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="107" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E11E87" w:rsidRPr="009B72FB" w:rsidSect="00B129C0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1386" w:right="1417" w:bottom="1134" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45B4C13D" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="756AD78C" w14:textId="77777777" w:rsidR="00F91573" w:rsidRDefault="00F91573" w:rsidP="00232AD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62829C88" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="78DA7D13" w14:textId="77777777" w:rsidR="00F91573" w:rsidRDefault="00F91573" w:rsidP="00232AD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7918AC28" w14:textId="77777777" w:rsidR="00CA18FA" w:rsidRPr="00CA18FA" w:rsidRDefault="00CA18FA" w:rsidP="00CA18FA">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DC1886">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
@@ -6822,51 +7276,51 @@
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="00761102">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DC1886">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00761102">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D6DFA2E" w14:textId="77777777" w:rsidR="00B129C0" w:rsidRPr="00CA18FA" w:rsidRDefault="00B129C0" w:rsidP="00B129C0">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
@@ -6891,136 +7345,143 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="79831DAD" w14:textId="77777777" w:rsidR="00B129C0" w:rsidRDefault="00B129C0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76950BBB" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="071222EE" w14:textId="77777777" w:rsidR="00F91573" w:rsidRDefault="00F91573" w:rsidP="00232AD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="660543DC" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="7ACA029F" w14:textId="77777777" w:rsidR="00F91573" w:rsidRDefault="00F91573" w:rsidP="00232AD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="45D7B0A7" w14:textId="77777777" w:rsidR="00CA18FA" w:rsidRPr="00F229EE" w:rsidRDefault="00A70B28" w:rsidP="00F229EE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45D7B0A7" w14:textId="5DF8F260" w:rsidR="00CA18FA" w:rsidRPr="00F229EE" w:rsidRDefault="00A70B28" w:rsidP="00F229EE">
     <w:pPr>
       <w:pStyle w:val="berschrift1"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0038263C">
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0038263C" w:rsidRPr="0038263C">
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Titel"/>
         <w:tag w:val=""/>
         <w:id w:val="1738900793"/>
         <w:placeholder>
           <w:docPart w:val="133F5AA50F404CFF857694CAE422B580"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00DF6444">
           <w:rPr>
             <w:b w:val="0"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Gefährdungsmeldung Erwachsene</w:t>
+          <w:t xml:space="preserve">Gefährdungsmeldung </w:t>
+        </w:r>
+        <w:r w:rsidR="00331324">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Kind</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA323C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68A84FDE"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7412,56 +7873,56 @@
   <w:num w:numId="4" w16cid:durableId="1069574510">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="762997733">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="279537190">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2035838732">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2145459819">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="470829867">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="872965998">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="107"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="rtYm5A0JkxNMUzmm//wHu7llb4GSNC3ztb/iSNel/lpNpCNb023ONNhtkwQ3YwOIw5IBtYQkyfqIUGPr9fU+pg==" w:salt="z7BI6aSFPWFmW3f09ppHAg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="s4qMX3wITN13qqbkLIicvxr6rTrJ9RAB1UWuBQCtWgUaYXda2JBV/5MzPpefWEY0NSWHTcjwaMQlOgBPlLHpUw==" w:salt="u3ADYA8TCOzEnennFkpR/Q=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7495,68 +7956,71 @@
     <w:rsid w:val="00170524"/>
     <w:rsid w:val="001928F9"/>
     <w:rsid w:val="00197856"/>
     <w:rsid w:val="001A37D9"/>
     <w:rsid w:val="001A4766"/>
     <w:rsid w:val="001A5B0E"/>
     <w:rsid w:val="001A5EAD"/>
     <w:rsid w:val="001A7EB4"/>
     <w:rsid w:val="001B34F6"/>
     <w:rsid w:val="001C023C"/>
     <w:rsid w:val="001C3674"/>
     <w:rsid w:val="001C40FF"/>
     <w:rsid w:val="002009EB"/>
     <w:rsid w:val="00214975"/>
     <w:rsid w:val="002165E4"/>
     <w:rsid w:val="00232AD0"/>
     <w:rsid w:val="00240BE6"/>
     <w:rsid w:val="0025666D"/>
     <w:rsid w:val="0027781D"/>
     <w:rsid w:val="002A178C"/>
     <w:rsid w:val="002B081A"/>
     <w:rsid w:val="002C10BA"/>
     <w:rsid w:val="002C14DA"/>
     <w:rsid w:val="002C4574"/>
     <w:rsid w:val="002C5054"/>
+    <w:rsid w:val="00303FA0"/>
     <w:rsid w:val="00307E47"/>
     <w:rsid w:val="00313242"/>
     <w:rsid w:val="003215DD"/>
+    <w:rsid w:val="00331324"/>
     <w:rsid w:val="003477B1"/>
     <w:rsid w:val="003759CC"/>
     <w:rsid w:val="0038263C"/>
     <w:rsid w:val="003A5DEE"/>
     <w:rsid w:val="003B1AE1"/>
     <w:rsid w:val="003C3655"/>
     <w:rsid w:val="003D432D"/>
     <w:rsid w:val="003F012E"/>
     <w:rsid w:val="003F491F"/>
     <w:rsid w:val="00404129"/>
     <w:rsid w:val="0040462B"/>
     <w:rsid w:val="00430A19"/>
     <w:rsid w:val="004456F2"/>
     <w:rsid w:val="00471A05"/>
     <w:rsid w:val="004721BF"/>
+    <w:rsid w:val="00482639"/>
     <w:rsid w:val="00492D16"/>
     <w:rsid w:val="004A14BC"/>
     <w:rsid w:val="004B4F18"/>
     <w:rsid w:val="004C07D6"/>
     <w:rsid w:val="004C7DD1"/>
     <w:rsid w:val="004D704E"/>
     <w:rsid w:val="004D7735"/>
     <w:rsid w:val="004E1C68"/>
     <w:rsid w:val="004F747A"/>
     <w:rsid w:val="005025C2"/>
     <w:rsid w:val="00517FDA"/>
     <w:rsid w:val="00520F4A"/>
     <w:rsid w:val="00536ACE"/>
     <w:rsid w:val="005546F4"/>
     <w:rsid w:val="00556245"/>
     <w:rsid w:val="005571E1"/>
     <w:rsid w:val="005853EE"/>
     <w:rsid w:val="005861C9"/>
     <w:rsid w:val="00587BCF"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="00622AB7"/>
     <w:rsid w:val="0063050D"/>
     <w:rsid w:val="00631B3C"/>
     <w:rsid w:val="00644F3A"/>
     <w:rsid w:val="006515BA"/>
@@ -7684,86 +8148,87 @@
     <w:rsid w:val="00DE1F09"/>
     <w:rsid w:val="00DE4749"/>
     <w:rsid w:val="00DF6444"/>
     <w:rsid w:val="00DF73A8"/>
     <w:rsid w:val="00E11E87"/>
     <w:rsid w:val="00E1484D"/>
     <w:rsid w:val="00E251AE"/>
     <w:rsid w:val="00E4781F"/>
     <w:rsid w:val="00E74751"/>
     <w:rsid w:val="00EB7B54"/>
     <w:rsid w:val="00EC3179"/>
     <w:rsid w:val="00ED0812"/>
     <w:rsid w:val="00EE1EFC"/>
     <w:rsid w:val="00EF43CC"/>
     <w:rsid w:val="00EF74FF"/>
     <w:rsid w:val="00F03A14"/>
     <w:rsid w:val="00F06EE9"/>
     <w:rsid w:val="00F10E4F"/>
     <w:rsid w:val="00F21BFA"/>
     <w:rsid w:val="00F229EE"/>
     <w:rsid w:val="00F25643"/>
     <w:rsid w:val="00F60B22"/>
     <w:rsid w:val="00F624B5"/>
     <w:rsid w:val="00F80C56"/>
     <w:rsid w:val="00F852F3"/>
+    <w:rsid w:val="00F91573"/>
     <w:rsid w:val="00FA0910"/>
     <w:rsid w:val="00FB10D7"/>
     <w:rsid w:val="00FB3E36"/>
     <w:rsid w:val="00FE62CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7ADC0849"/>
   <w15:docId w15:val="{4345BF57-841E-4161-84F6-B8AE6D4CCDFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8110,51 +8575,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001928F9"/>
+    <w:rsid w:val="00331324"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="1. Überschrift"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="TextAI"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F25643"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240" w:line="280" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorBidi"/>
       <w:b/>
@@ -8725,262 +9190,264 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED0812"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED0812"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="37166527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file:///\\ai-filesrv01\cd$\Verwaltung\Vorlagen\Basisvorlagen\Logo-Kanton-AI_100mm.jpg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="133F5AA50F404CFF857694CAE422B580"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45C25FCE-7EAD-47D1-8C90-B1A064389F44}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00204BF2" w:rsidRDefault="00204BF2">
           <w:pPr>
             <w:pStyle w:val="133F5AA50F404CFF857694CAE422B580"/>
           </w:pPr>
           <w:r w:rsidRPr="006238F3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>[Titel]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00204BF2"/>
     <w:rsid w:val="00204BF2"/>
     <w:rsid w:val="00296AEA"/>
+    <w:rsid w:val="002B1980"/>
     <w:rsid w:val="003C3655"/>
+    <w:rsid w:val="00482639"/>
     <w:rsid w:val="004E1C68"/>
     <w:rsid w:val="00556245"/>
     <w:rsid w:val="005861C9"/>
     <w:rsid w:val="00644F3A"/>
     <w:rsid w:val="00AB1F78"/>
     <w:rsid w:val="00C1364A"/>
     <w:rsid w:val="00C47D1E"/>
     <w:rsid w:val="00C83761"/>
     <w:rsid w:val="00CD1EA8"/>
     <w:rsid w:val="00F624B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9377,51 +9844,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="133F5AA50F404CFF857694CAE422B580">
     <w:name w:val="133F5AA50F404CFF857694CAE422B580"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -9695,68 +10162,68 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2292048-CC3F-48C6-97C7-8106A8771F96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{49d4e6e4-8baf-4ed9-bea4-8aa93a9fcb2a}" enabled="0" method="" siteId="{49d4e6e4-8baf-4ed9-bea4-8aa93a9fcb2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>542</Words>
-  <Characters>3415</Characters>
+  <Words>548</Words>
+  <Characters>3457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gefährdungsmeldung Erwachsene</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kantonale Verwaltung Appenzell I.Rh.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3950</CharactersWithSpaces>
+  <CharactersWithSpaces>3998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Gefährdungsmeldung Erwachsene</dc:title>
+  <dc:title>Gefährdungsmeldung Kind</dc:title>
   <dc:creator>Caluori Bea GSD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Antrag</cp:category>
 </cp:coreProperties>
 </file>