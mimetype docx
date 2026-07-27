--- v0 (2025-10-20)
+++ v1 (2026-07-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D1E6EAA" w14:textId="77777777" w:rsidR="00F229EE" w:rsidRDefault="00F229EE" w:rsidP="00596FCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F229EE" w:rsidSect="00917962">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2381" w:right="1417" w:bottom="1134" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23884CE5" w14:textId="77777777" w:rsidR="00F25643" w:rsidRDefault="007C7AD9" w:rsidP="00596FCA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -847,51 +847,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE4D4C" w:rsidRPr="00CA24FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE4D4C" w:rsidRPr="00CA24FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A783CD2" w14:textId="2B8ED2EA" w:rsidR="00F36F66" w:rsidRPr="00883823" w:rsidRDefault="00F36F66" w:rsidP="00F36F66">
+    <w:p w14:paraId="0A783CD2" w14:textId="1592A9B7" w:rsidR="00F36F66" w:rsidRPr="00883823" w:rsidRDefault="00F36F66" w:rsidP="00F36F66">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>wohnt bei</w:t>
       </w:r>
       <w:r>
@@ -944,102 +944,102 @@
         <w:t>Eltern</w:t>
       </w:r>
       <w:r w:rsidRPr="00883823">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="683414373"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00883823">
+          <w:r w:rsidR="0043395A">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00883823">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Mutter</w:t>
       </w:r>
       <w:r w:rsidRPr="00883823">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1255395331"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00883823">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00883823">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Vater</w:t>
       </w:r>
       <w:r w:rsidRPr="00883823">
         <w:rPr>
@@ -3850,92 +3850,142 @@
         </w:rPr>
         <w:t xml:space="preserve">professionelle Dienste / Fachpersonen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bereits involviert </w:t>
       </w:r>
       <w:r w:rsidRPr="001607EE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>öffentliche oder private Beratungs- oder Fachstellen, Therapeuten, Soziale Dienste, Jugendanwaltschaft etc.)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD02881" w14:textId="77777777" w:rsidR="002A0783" w:rsidRPr="00152322" w:rsidRDefault="002A0783" w:rsidP="002A0783">
+    <w:p w14:paraId="5CD02881" w14:textId="656B1583" w:rsidR="002A0783" w:rsidRPr="00152322" w:rsidRDefault="000E21EC" w:rsidP="002A0783">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-726221809"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="00152322">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F0A8"/>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0783" w:rsidRPr="00152322">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0783" w:rsidRPr="00152322">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="632680100"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="00152322">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ja</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Nein</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0783" w:rsidRPr="00152322">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AED5F3" w14:textId="77777777" w:rsidR="002A0783" w:rsidRDefault="002A0783" w:rsidP="002A0783">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26529323" w14:textId="77777777" w:rsidR="002A0783" w:rsidRPr="00152322" w:rsidRDefault="002A0783" w:rsidP="002A0783">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152322">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
@@ -4497,188 +4547,188 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D73896A" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00341B0F" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00341B0F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Bisherige Problemlösungsversuche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546BB040" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="546BB040" w14:textId="1AF51A78" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-443539538"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gespräch der Lehrperson mit den Eltern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Wann zuletzt? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4255741F" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -4763,971 +4813,971 @@
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6354A02D" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="6354A02D" w14:textId="381F7E85" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1467"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-471136234"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rücksprache der Lehrperson mit dem Kind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Wann zuletzt? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text17"/>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="4091D329" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="4091D329" w14:textId="3EC20BF7" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="987"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1732810457"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Einbezug Schulsozialarbeit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zuständige/r: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text19"/>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="355EAC8E" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="355EAC8E" w14:textId="23DB0130" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="2100832160"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abklärung Schulpsychologischer Dienst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zuständige/r: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0E8334" w14:textId="5697EC2B" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="007C532A">
+    <w:p w14:paraId="0C0E8334" w14:textId="6E30EC62" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="007C532A">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="266"/>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1921018265"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abklärung KJPD (Kinder- und </w:t>
       </w:r>
       <w:r w:rsidR="006C6ECA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007C532A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Jugendpsychiatrischer Dienst) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zuständige/r: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CC1D89" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="23CC1D89" w14:textId="66040CAC" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1116176838"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unterstützung schulischer Heilpädagoge</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zuständige/r: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6895DAB9" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="6895DAB9" w14:textId="5F4E15AA" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="733511263"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gespräch der Schulleitung mit den Eltern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Wann zuletzt? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F4CFC2" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -5810,690 +5860,675 @@
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D33C89" w14:textId="395B895C" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="007C532A">
+    <w:p w14:paraId="65D33C89" w14:textId="54886C0E" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="007C532A">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="266"/>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="42181470"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disziplinarmassnahmen (besprochene oder</w:t>
       </w:r>
       <w:r w:rsidR="006C6ECA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007C532A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>verfügte)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Welche? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text21"/>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="73C645A8" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="73C645A8" w14:textId="7A8B4696" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="-1543132317"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wegweisung aus einzelnen Fächern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Fächer: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text22"/>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="186B41D5" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="186B41D5" w14:textId="752A8850" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1475815"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verfügung Schulausschluss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Wann? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text23"/>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="65C94F56" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
+    <w:p w14:paraId="65C94F56" w14:textId="61931055" w:rsidR="00425EC2" w:rsidRPr="00425EC2" w:rsidRDefault="00000000" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:id w:val="1324091375"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00425EC2">
+          <w:r w:rsidR="000E21EC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Andere Problemlösungsversuche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Welche? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text24"/>
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00425EC2">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00425EC2">
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425EC2" w:rsidRPr="00425EC2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="76F5709A" w14:textId="77777777" w:rsidR="00425EC2" w:rsidRPr="00CB0F6F" w:rsidRDefault="00425EC2" w:rsidP="00425EC2">
       <w:pPr>
         <w:pBdr>
           <w:between w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="927"/>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -6563,92 +6598,135 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Orientierung der Eltern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1C98DE" w14:textId="77777777" w:rsidR="00CB0F6F" w:rsidRDefault="00CB0F6F" w:rsidP="00823169">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Wurden die Eltern über diese Meldung informiert?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B38F577" w14:textId="730E0682" w:rsidR="00837742" w:rsidRPr="00CB0F6F" w:rsidRDefault="00837742" w:rsidP="007B40B3">
+    <w:p w14:paraId="4B38F577" w14:textId="0A300D2B" w:rsidR="00837742" w:rsidRPr="00CB0F6F" w:rsidRDefault="000E21EC" w:rsidP="007B40B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-1009992315"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00837742" w:rsidRPr="007B40B3">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00837742" w:rsidRPr="007B40B3">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-1405763912"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="007B40B3">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Nein</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837742" w:rsidRPr="007B40B3">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A24255" w14:textId="22332047" w:rsidR="00837742" w:rsidRPr="007B40B3" w:rsidRDefault="00823169" w:rsidP="00780496">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00780496">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Falls nein, aus welchem Grund nicht? Bitte beachten Sie, dass den betroffenen Personen ein Ak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -7384,56 +7462,152 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4424"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="4258"/>
       </w:tblGrid>
       <w:tr w:rsidR="00146C76" w:rsidRPr="00FA004D" w14:paraId="44DA9260" w14:textId="77777777" w:rsidTr="00C233BE">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4424" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E6252EF" w14:textId="77777777" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="00146C76" w:rsidP="00C233BE">
+          <w:p w14:paraId="1E6252EF" w14:textId="089696E6" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="000E21EC" w:rsidP="00C233BE">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="-146"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00057FD5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D144B87" w14:textId="77777777" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="00146C76" w:rsidP="004B4F18">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EA2566E" w14:textId="77777777" w:rsidR="00146C76" w:rsidRPr="00FA004D" w:rsidRDefault="00146C76" w:rsidP="004B4F18">
@@ -7596,534 +7770,702 @@
         <w:tblW w:w="9075" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="5247"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F012E" w:rsidRPr="001C40FF" w14:paraId="27D019E1" w14:textId="77777777" w:rsidTr="003F012E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E96A232" w14:textId="77777777" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
+          <w:p w14:paraId="0E96A232" w14:textId="5A90DA2B" w:rsidR="003F012E" w:rsidRPr="000E21EC" w:rsidRDefault="000E21EC" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-134867627"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000E21EC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="000E21EC">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001C40FF">
+            <w:r w:rsidR="003F012E" w:rsidRPr="000E21EC">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Berichte</w:t>
+              <w:t>Berichte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D91921" w14:textId="3F7A7554" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
+          <w:p w14:paraId="43D91921" w14:textId="0CC26B48" w:rsidR="003F012E" w:rsidRPr="000E21EC" w:rsidRDefault="000E21EC" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-2038491189"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000E21EC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="000E21EC">
               <w:rPr>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Protokollauszug Schulbehörde</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA5CCF8" w14:textId="52E89265" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="00E11E87" w:rsidP="003F012E">
+          <w:p w14:paraId="7AA5CCF8" w14:textId="20BD1FB2" w:rsidR="003F012E" w:rsidRPr="000E21EC" w:rsidRDefault="000E21EC" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-734772500"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000E21EC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="000E21EC">
               <w:rPr>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Vereinbarungen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B538F5" w14:textId="353F9DC5" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
+          <w:p w14:paraId="45B538F5" w14:textId="6C86D76E" w:rsidR="003F012E" w:rsidRPr="000E21EC" w:rsidRDefault="000E21EC" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-877164363"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000E21EC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="000E21EC">
               <w:rPr>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="006C53A3" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5247" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5456FA60" w14:textId="77777777" w:rsidR="003F012E" w:rsidRPr="001C40FF" w:rsidRDefault="003F012E" w:rsidP="003F012E">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E11E87" w:rsidRPr="00BF5A62" w14:paraId="48FC2B89" w14:textId="77777777" w:rsidTr="00E11E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28769F4C" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRDefault="006C53A3" w:rsidP="00E11E87">
+          <w:p w14:paraId="28769F4C" w14:textId="4B648214" w:rsidR="00E11E87" w:rsidRPr="000E21EC" w:rsidRDefault="000E21EC" w:rsidP="00E11E87">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-1745491081"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000E21EC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="000E21EC">
               <w:rPr>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text16"/>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E87" w:rsidRPr="00477A6A">
+            <w:r w:rsidR="00E11E87" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
-          <w:p w14:paraId="757DA0E1" w14:textId="082E01EE" w:rsidR="006C53A3" w:rsidRPr="005571E1" w:rsidRDefault="006C53A3" w:rsidP="00E11E87">
+          <w:p w14:paraId="757DA0E1" w14:textId="4608B8AD" w:rsidR="006C53A3" w:rsidRPr="000E21EC" w:rsidRDefault="000E21EC" w:rsidP="00E11E87">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="001C40FF">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1539318506"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="000E21EC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="000E21EC">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00477A6A">
+            <w:r w:rsidR="006C53A3" w:rsidRPr="000E21EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F91D743" w14:textId="476BE80F" w:rsidR="00E11E87" w:rsidRPr="005571E1" w:rsidRDefault="00E11E87" w:rsidP="00E11E87">
+          <w:p w14:paraId="6F91D743" w14:textId="476BE80F" w:rsidR="00E11E87" w:rsidRPr="000E21EC" w:rsidRDefault="00E11E87" w:rsidP="00E11E87">
             <w:pPr>
               <w:pStyle w:val="Aufzhlung"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="284"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05EDA281" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRPr="009B72FB" w:rsidRDefault="00E11E87" w:rsidP="00761102">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="107" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3E9D22" w14:textId="5A55463F" w:rsidR="00761102" w:rsidRPr="009B72FB" w:rsidRDefault="00E11E87" w:rsidP="00761102">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="107" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
@@ -8252,153 +8594,153 @@
     </w:p>
     <w:p w14:paraId="5E77A724" w14:textId="77777777" w:rsidR="00E11E87" w:rsidRPr="009B72FB" w:rsidRDefault="00E11E87" w:rsidP="00761102">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="107" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E11E87" w:rsidRPr="009B72FB" w:rsidSect="00B129C0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1386" w:right="1417" w:bottom="1134" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45B4C13D" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="0B9D363B" w14:textId="77777777" w:rsidR="004032AD" w:rsidRDefault="004032AD" w:rsidP="00232AD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62829C88" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="208B14B3" w14:textId="77777777" w:rsidR="004032AD" w:rsidRDefault="004032AD" w:rsidP="00232AD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7918AC28" w14:textId="77777777" w:rsidR="00CA18FA" w:rsidRPr="00CA18FA" w:rsidRDefault="00CA18FA" w:rsidP="00CA18FA">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DC1886">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
@@ -8421,51 +8763,51 @@
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="00761102">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DC1886">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00761102">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D6DFA2E" w14:textId="77777777" w:rsidR="00B129C0" w:rsidRPr="00CA18FA" w:rsidRDefault="00B129C0" w:rsidP="00B129C0">
     <w:pPr>
       <w:pStyle w:val="Fusszeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
@@ -8490,136 +8832,143 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="79831DAD" w14:textId="77777777" w:rsidR="00B129C0" w:rsidRDefault="00B129C0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76950BBB" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="5256D19B" w14:textId="77777777" w:rsidR="004032AD" w:rsidRDefault="004032AD" w:rsidP="00232AD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="660543DC" w14:textId="77777777" w:rsidR="001B34F6" w:rsidRDefault="001B34F6" w:rsidP="00232AD0">
+    <w:p w14:paraId="00C4F329" w14:textId="77777777" w:rsidR="004032AD" w:rsidRDefault="004032AD" w:rsidP="00232AD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="45D7B0A7" w14:textId="77777777" w:rsidR="00CA18FA" w:rsidRPr="00F229EE" w:rsidRDefault="00A70B28" w:rsidP="00F229EE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45D7B0A7" w14:textId="12D3ED8F" w:rsidR="00CA18FA" w:rsidRPr="00F229EE" w:rsidRDefault="00A70B28" w:rsidP="00F229EE">
     <w:pPr>
       <w:pStyle w:val="berschrift1"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0038263C">
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="0038263C" w:rsidRPr="0038263C">
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Titel"/>
         <w:tag w:val=""/>
         <w:id w:val="1738900793"/>
         <w:placeholder>
           <w:docPart w:val="133F5AA50F404CFF857694CAE422B580"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00DF6444">
           <w:rPr>
             <w:b w:val="0"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Gefährdungsmeldung Erwachsene</w:t>
+          <w:t xml:space="preserve">Gefährdungsmeldung </w:t>
+        </w:r>
+        <w:r w:rsidR="000E21EC">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>Kind</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA323C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68A84FDE"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9011,155 +9360,160 @@
   <w:num w:numId="4" w16cid:durableId="1069574510">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="762997733">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="279537190">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2035838732">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2145459819">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="470829867">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="872965998">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="107"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PPBtMLh4MhtP0ZToiQDXzLWXfZE3bUDsNnJ6W8lJnvCmV+ovcSzPPJQpNk5HmbEE8v7vbOJ/0HZoJkl4YQDoFQ==" w:salt="5XNmAXf41kCKP6qBU+GHNQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KVFHJo8WHCg7ymPgkfGO33f4TFl0GVB9+R8bGCfXmgXQ3DX914Ekix8GMPdLzDC3lLtobtr2MYVard5jCBwFKg==" w:salt="lCxSvLzyXNEI9LJNRxJpLQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF43CC"/>
     <w:rsid w:val="00006EE6"/>
     <w:rsid w:val="000271F5"/>
     <w:rsid w:val="00047E33"/>
     <w:rsid w:val="00053CFB"/>
     <w:rsid w:val="00057FD5"/>
     <w:rsid w:val="00062CEA"/>
     <w:rsid w:val="00086C08"/>
     <w:rsid w:val="00092DD5"/>
     <w:rsid w:val="000A0535"/>
     <w:rsid w:val="000A2886"/>
     <w:rsid w:val="000A2BDF"/>
     <w:rsid w:val="000D3BBB"/>
     <w:rsid w:val="000D4C9A"/>
+    <w:rsid w:val="000E21EC"/>
     <w:rsid w:val="000F49CD"/>
     <w:rsid w:val="000F4D8E"/>
     <w:rsid w:val="00110000"/>
     <w:rsid w:val="0012255A"/>
     <w:rsid w:val="0013065E"/>
     <w:rsid w:val="0013379E"/>
     <w:rsid w:val="00146C76"/>
     <w:rsid w:val="00152322"/>
     <w:rsid w:val="001607EE"/>
     <w:rsid w:val="001658A0"/>
     <w:rsid w:val="00170524"/>
     <w:rsid w:val="001928F9"/>
     <w:rsid w:val="00197856"/>
     <w:rsid w:val="001A37D9"/>
     <w:rsid w:val="001A4766"/>
     <w:rsid w:val="001A5B0E"/>
     <w:rsid w:val="001A5EAD"/>
     <w:rsid w:val="001A7EB4"/>
     <w:rsid w:val="001B34F6"/>
     <w:rsid w:val="001C023C"/>
     <w:rsid w:val="001C3674"/>
     <w:rsid w:val="001C40FF"/>
     <w:rsid w:val="002009EB"/>
     <w:rsid w:val="00214975"/>
     <w:rsid w:val="002165E4"/>
     <w:rsid w:val="00225490"/>
     <w:rsid w:val="00232AD0"/>
     <w:rsid w:val="00240BE6"/>
     <w:rsid w:val="0025666D"/>
     <w:rsid w:val="0027781D"/>
     <w:rsid w:val="002A0783"/>
     <w:rsid w:val="002A178C"/>
     <w:rsid w:val="002B081A"/>
     <w:rsid w:val="002C10BA"/>
     <w:rsid w:val="002C14DA"/>
     <w:rsid w:val="002C4574"/>
     <w:rsid w:val="002C5054"/>
     <w:rsid w:val="00307E47"/>
     <w:rsid w:val="00313242"/>
     <w:rsid w:val="003215DD"/>
     <w:rsid w:val="003477B1"/>
     <w:rsid w:val="003759CC"/>
     <w:rsid w:val="0038263C"/>
     <w:rsid w:val="003A5DEE"/>
     <w:rsid w:val="003B1AE1"/>
     <w:rsid w:val="003C3655"/>
     <w:rsid w:val="003D432D"/>
     <w:rsid w:val="003F012E"/>
     <w:rsid w:val="003F491F"/>
+    <w:rsid w:val="004032AD"/>
     <w:rsid w:val="00404129"/>
     <w:rsid w:val="0040462B"/>
     <w:rsid w:val="00425EC2"/>
     <w:rsid w:val="00430A19"/>
+    <w:rsid w:val="0043395A"/>
     <w:rsid w:val="004456F2"/>
+    <w:rsid w:val="00454960"/>
     <w:rsid w:val="00471A05"/>
     <w:rsid w:val="004721BF"/>
+    <w:rsid w:val="00482639"/>
     <w:rsid w:val="00492D16"/>
     <w:rsid w:val="004A14BC"/>
     <w:rsid w:val="004B4F18"/>
     <w:rsid w:val="004C07D6"/>
     <w:rsid w:val="004C7DD1"/>
     <w:rsid w:val="004D704E"/>
     <w:rsid w:val="004D7735"/>
     <w:rsid w:val="004E1C68"/>
     <w:rsid w:val="004F747A"/>
     <w:rsid w:val="005025C2"/>
     <w:rsid w:val="00517FDA"/>
     <w:rsid w:val="00520F4A"/>
     <w:rsid w:val="00536ACE"/>
     <w:rsid w:val="005546F4"/>
     <w:rsid w:val="00556245"/>
     <w:rsid w:val="005571E1"/>
     <w:rsid w:val="00557E88"/>
     <w:rsid w:val="005853EE"/>
     <w:rsid w:val="005861C9"/>
     <w:rsid w:val="00587BCF"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="005B18F2"/>
     <w:rsid w:val="00622AB7"/>
     <w:rsid w:val="0063050D"/>
     <w:rsid w:val="00631B3C"/>
@@ -9341,51 +9695,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7ADC0849"/>
   <w15:docId w15:val="{4345BF57-841E-4161-84F6-B8AE6D4CCDFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10347,263 +10701,265 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED0812"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED0812"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="37166527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="file:///\\ai-filesrv01\cd$\Verwaltung\Vorlagen\Basisvorlagen\Logo-Kanton-AI_100mm.jpg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="133F5AA50F404CFF857694CAE422B580"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45C25FCE-7EAD-47D1-8C90-B1A064389F44}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00204BF2" w:rsidRDefault="00204BF2">
           <w:pPr>
             <w:pStyle w:val="133F5AA50F404CFF857694CAE422B580"/>
           </w:pPr>
           <w:r w:rsidRPr="006238F3">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>[Titel]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00204BF2"/>
     <w:rsid w:val="00204BF2"/>
     <w:rsid w:val="00296AEA"/>
     <w:rsid w:val="003C3655"/>
+    <w:rsid w:val="00482639"/>
     <w:rsid w:val="004E1C68"/>
     <w:rsid w:val="00556245"/>
     <w:rsid w:val="005861C9"/>
     <w:rsid w:val="00644F3A"/>
+    <w:rsid w:val="00932DB9"/>
     <w:rsid w:val="00AB1F78"/>
     <w:rsid w:val="00B1135C"/>
     <w:rsid w:val="00C1364A"/>
     <w:rsid w:val="00C47D1E"/>
     <w:rsid w:val="00C83761"/>
     <w:rsid w:val="00CD1EA8"/>
     <w:rsid w:val="00F624B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11000,51 +11356,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="133F5AA50F404CFF857694CAE422B580">
     <w:name w:val="133F5AA50F404CFF857694CAE422B580"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -11318,68 +11674,68 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2292048-CC3F-48C6-97C7-8106A8771F96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{49d4e6e4-8baf-4ed9-bea4-8aa93a9fcb2a}" enabled="0" method="" siteId="{49d4e6e4-8baf-4ed9-bea4-8aa93a9fcb2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>608</Words>
-  <Characters>3836</Characters>
+  <Words>613</Words>
+  <Characters>3869</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>32</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gefährdungsmeldung Erwachsene</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kantonale Verwaltung Appenzell I.Rh.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4436</CharactersWithSpaces>
+  <CharactersWithSpaces>4474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Gefährdungsmeldung Erwachsene</dc:title>
+  <dc:title>Gefährdungsmeldung Kind</dc:title>
   <dc:creator>Caluori Bea GSD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Antrag</cp:category>
 </cp:coreProperties>
 </file>